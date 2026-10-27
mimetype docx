--- v0 (2026-08-22)
+++ v1 (2026-10-27)
@@ -1446,51 +1446,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This agreement is effective as of the Effective Date listed in Cover Terms. Employer and Employee acknowledge that continued at-will employment is adequate consideration for the restrictive covenants in this agreement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">For any enabled non-compete, customer non-solicitation, no-business-with-customers, or non-investment covenant in this agreement, Employer must provide Employee the separate notice required by C.R.S. § 8-2-113(4), using the companion Colorado Notice of Restrictive Covenants. The notice must accompany a complete copy of this agreement, identify this agreement by name, state that it contains a covenant not to compete that could restrict Employee's options for subsequent employment following separation from Employer, and direct Employee to each enabled covenant by its exact section heading. It must be a standalone writing, separate from this agreement and every other covenant, in clear and conspicuous terms in the language in which Employer and Employee communicate about Employee's performance, and signed by Employee. Employer must deliver it before a prospective worker accepts the offer of employment or, for a current worker, at least fourteen days before the earlier of (a) the covenant's effective date or (b) the effective date of the additional compensation or change in employment terms that supplies consideration. The parties may complete the past-tense delivery acknowledgment below only after delivery and signature are documented.</w:t>
+        <w:t xml:space="preserve">For any enabled non-compete, customer non-solicitation, no-business-with-customers, or non-investment covenant in this agreement, Employer must provide Employee the separate notice required by C.R.S. § 8-2-113(4), using the companion Employee Notice of Restrictive Covenants (Colorado). The notice must accompany a complete copy of this agreement, identify this agreement by name, state that it contains a covenant not to compete that could restrict Employee's options for subsequent employment following separation from Employer, and direct Employee to each enabled covenant by its exact section heading. It must be a standalone writing, separate from this agreement and every other covenant, in clear and conspicuous terms in the language in which Employer and Employee communicate about Employee's performance, and signed by Employee. Employer must deliver it before a prospective worker accepts the offer of employment or, for a current worker, at least fourteen days before the earlier of (a) the covenant's effective date or (b) the effective date of the additional compensation or change in employment terms that supplies consideration. The parties may complete the past-tense delivery acknowledgment below only after delivery and signature are documented.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="340" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Employer and Employee acknowledge that the compliant separate notice and a complete copy of this agreement were delivered on the Advance Notice Date shown in Cover Terms: _______________ (Employer initials) / _______________ (Employee initials).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="OABody"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="320" w:after="120" w:line="340" w:lineRule="auto"/>
         <w:jc w:val="left"/>